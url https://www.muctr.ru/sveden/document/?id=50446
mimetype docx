--- v0 (2025-10-28)
+++ v1 (2026-05-14)
@@ -1,159 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
+    <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00D946EF" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="008B4686" w:rsidP="00BE65FA">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ректору</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE65FA" w:rsidRPr="00BE65FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РХТУ им. Д.И. Менделеева </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00D946EF" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>И.о</w:t>
-[...76 lines deleted...]
-        <w:t>Румянцеву</w:t>
+        <w:t>С.Н. Филатову</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1120,71 +1060,85 @@
       </w:r>
       <w:r w:rsidRPr="00BE65FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>дата подачи заявления</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
+    <w:p w:rsidR="00D946EF" w:rsidRDefault="00D946EF" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00BE65FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
         <w:t>Я, ________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BE65FA" w:rsidRPr="00BE65FA" w:rsidRDefault="00BE65FA" w:rsidP="00BE65FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE65FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>фамилия, имя отчество (полностью)</w:t>
       </w:r>
     </w:p>
@@ -1377,134 +1331,134 @@
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0017603D" w:rsidRPr="008B4686" w:rsidRDefault="0017603D" w:rsidP="008B4686">
       <w:pPr>
         <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="0017603D" w:rsidRPr="008B4686" w:rsidSect="00BE65FA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B59CC"/>
     <w:rsid w:val="0017603D"/>
     <w:rsid w:val="0058371B"/>
     <w:rsid w:val="008B4686"/>
     <w:rsid w:val="008B59CC"/>
     <w:rsid w:val="00BE65FA"/>
+    <w:rsid w:val="00D946EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5748F9D6"/>
+  <w14:docId w14:val="0DC6955F"/>
   <w15:docId w15:val="{8664AA52-63AB-4120-A051-600AA8437C50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2222,54 +2176,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>452</Words>
-  <Characters>2581</Characters>
+  <Words>451</Words>
+  <Characters>2575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>muctr</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3027</CharactersWithSpaces>
+  <CharactersWithSpaces>3020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Я</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>